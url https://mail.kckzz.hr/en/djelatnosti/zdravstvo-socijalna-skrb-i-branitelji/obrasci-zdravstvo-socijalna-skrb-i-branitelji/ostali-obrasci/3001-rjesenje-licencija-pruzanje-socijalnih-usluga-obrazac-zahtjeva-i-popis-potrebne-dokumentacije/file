--- v0 (2026-05-02)
+++ v1 (2026-08-13)
@@ -11,63 +11,64 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reetkatablice"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9062"/>
+        <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00225D77" w:rsidRPr="006238BD" w14:paraId="79E8AE88" w14:textId="77777777" w:rsidTr="00E04495">
+      <w:tr w:rsidR="00225D77" w:rsidRPr="006238BD" w14:paraId="79E8AE88" w14:textId="77777777" w:rsidTr="00C814DD">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="0E08927E" w14:textId="3BC57A9A" w:rsidR="006552E8" w:rsidRPr="00E04495" w:rsidRDefault="00225D77" w:rsidP="00E04495">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               <w:spacing w:before="240" w:after="21"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006238BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>PODACI O PODNOSITELJU ZAHTJEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -79,63 +80,75 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE837F8" w14:textId="2E810827" w:rsidR="003F0893" w:rsidRPr="006238BD" w:rsidRDefault="006238BD" w:rsidP="003F0893">
       <w:pPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-6" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="003F0893" w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aziv: .........................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B80108" w14:textId="77777777" w:rsidR="003F0893" w:rsidRPr="006238BD" w:rsidRDefault="003F0893" w:rsidP="003F0893">
+    <w:p w14:paraId="562AABD1" w14:textId="1E1DE1ED" w:rsidR="003E3002" w:rsidRPr="006238BD" w:rsidRDefault="003F0893" w:rsidP="003E3002">
       <w:pPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-6" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>OIB: ............................................................................................................................................</w:t>
+        <w:t>OIB</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3002">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/MBO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>: ............................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0C64DF" w14:textId="35F420BC" w:rsidR="003F0893" w:rsidRPr="006238BD" w:rsidRDefault="006238BD" w:rsidP="003F0893">
       <w:pPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-6" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003F0893" w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dresa sjedišta: ..........................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3286BE77" w14:textId="6DEF3153" w:rsidR="003F0893" w:rsidRPr="006238BD" w:rsidRDefault="006238BD" w:rsidP="003F0893">
       <w:pPr>
@@ -573,1564 +586,4739 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513F7236" w14:textId="77777777" w:rsidR="008B55F9" w:rsidRPr="006238BD" w:rsidRDefault="008B55F9" w:rsidP="0046505E">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dom socijalne skrbi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0D6A72" w14:textId="77777777" w:rsidR="00236225" w:rsidRPr="006238BD" w:rsidRDefault="008B55F9" w:rsidP="00236225">
+    <w:p w14:paraId="0A0D6A72" w14:textId="77777777" w:rsidR="00236225" w:rsidRDefault="008B55F9" w:rsidP="00236225">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>centar za pomoć u kući</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB94F50" w14:textId="6D342E59" w:rsidR="008B55F9" w:rsidRPr="006238BD" w:rsidRDefault="008B55F9" w:rsidP="0046505E">
+    <w:p w14:paraId="2E0B66F4" w14:textId="16A5EAFC" w:rsidR="003E3002" w:rsidRPr="006238BD" w:rsidRDefault="003E3002" w:rsidP="00236225">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006238BD">
-[...33 lines deleted...]
-        <w:t>druga pravna osoba</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>centar za pružanje usluga u zajednici</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432476DF" w14:textId="05E30412" w:rsidR="00236225" w:rsidRPr="006238BD" w:rsidRDefault="00236225" w:rsidP="0046505E">
+    <w:p w14:paraId="3FB94F50" w14:textId="6D342E59" w:rsidR="008B55F9" w:rsidRPr="006238BD" w:rsidRDefault="008B55F9" w:rsidP="0046505E">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>udruga, vjerska zajednica</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1906" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, trgovačko društvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB540E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00236225" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>druga pravna osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECC493A" w14:textId="63459BCD" w:rsidR="00C814DD" w:rsidRDefault="00236225" w:rsidP="00C814DD">
+      <w:pPr>
+        <w:pStyle w:val="Odlomakpopisa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>obrtnik</w:t>
       </w:r>
       <w:r w:rsidR="00DB540E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D04E05" w14:textId="77777777" w:rsidR="00CD2A0C" w:rsidRPr="006238BD" w:rsidRDefault="00CD2A0C" w:rsidP="005328B8">
-[...14 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+    <w:p w14:paraId="01AD4C8C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+      <w:pPr>
+        <w:pStyle w:val="Odlomakpopisa"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...113 lines deleted...]
-      </w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reetkatablice"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="458"/>
-        <w:gridCol w:w="5428"/>
+        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="4922"/>
         <w:gridCol w:w="1588"/>
         <w:gridCol w:w="1588"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00350CB2" w:rsidRPr="006238BD" w14:paraId="32BBD006" w14:textId="77777777" w:rsidTr="006238BD">
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="37C2D8DE" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F760AE7" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F51FF7A" w14:textId="3E8CEB74" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>USLUGE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (zaokružiti vrstu usluge te upisati planirani broj usluga/korisnika):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="4A76FBD6" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3248" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA7431A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="000F5873">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006238BD">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VRSTA USLUGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A83660E" w14:textId="77777777" w:rsidR="00350CB2" w:rsidRPr="00E04495" w:rsidRDefault="00350CB2" w:rsidP="00350CB2">
-[...16 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="64C5E1C2" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="000F5873">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>korisnička skupina*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEEF1B7" w14:textId="77777777" w:rsidR="00350CB2" w:rsidRPr="00E04495" w:rsidRDefault="00350CB2" w:rsidP="00DC2373">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">broj </w:t>
+          <w:p w14:paraId="1672BADA" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="000F5873">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>broj jedinica usluga na godišnjoj razini</w:t>
             </w:r>
-            <w:r w:rsidR="0078604A" w:rsidRPr="00E04495">
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00350CB2" w:rsidRPr="006238BD" w14:paraId="46975009" w14:textId="77777777" w:rsidTr="00E04495">
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="5EA50318" w14:textId="77777777" w:rsidTr="00C814DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490685B4" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="pct"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A44280E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>savjetovanje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C15683" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B20A69F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="4878AD0B" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7487C2" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="408907BA" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FA33EC" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">individualno </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A6DE45" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA9C85E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="674F5B5A" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5893523E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C6E6CC" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3790E485" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>grupno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9B95F0" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D3E6F1" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="4DD223F1" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A70878D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0D0FB9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stručna procjena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="622134CD" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF37B68" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="7ACDA08F" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B9A241" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="199258F4" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>psihosocijalno savjetovanje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6B4B1B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="152D02B5" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="1B366ADC" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9580BD" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B78B6FE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5110EA11" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">individualno </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F06612" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7188767C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="615A7B1A" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AE3E7C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="649FD63D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EACF07" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>grupno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65153CD2" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACB3919" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="47BB8FAE" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67317A92" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="703822FB" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>socijalno mentorstvo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A2DF43" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675BCC5A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="153B10A8" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0183F123" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC686E9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obiteljska medijacija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04325F28" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B793D8D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="4702670D" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FACCFC" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51968BC1" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>psihosocijalni tretman radi prevencije nasilničkog ponašanja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="177C4B66" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16654B31" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="41694B7C" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423825CE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0F1FA2" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="023D74DA" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">individualno </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB8915C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AD38CF" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="193421C3" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F81ACFC" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD630B1" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3016B491" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>grupno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7219F657" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690C5560" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="6972E092" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1352A8" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>psihosocijalna podrška</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F56B320" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22ADD0" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="6433D530" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="771E4356" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0A3593" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B621A5" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>individualno kod pružatelja usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5735773B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392BE66E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="12AD7926" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33867A5D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49111927" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFEBF11" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>individualno u obitelji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF4B71B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79216F08" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="5C0E8C12" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="240D685E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3169B584" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F655ADA" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>grupno kod pružatelja usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5B2521" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AC24D9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="170AF538" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35207677" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="396D8A99" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6AE17B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>grupno u obitelji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3158F39E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C86B643" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="044F8AC8" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6E26C2" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED1A9E9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rana razvojna podrška </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C70036C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10400D6B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="0EA5CA51" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8BC403" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEBB17B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1304A868" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>u obitelji – za djecu u dobi 0-3 godine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BD66C3" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="611C1D88" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="63C22EFB" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="094F4C16" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4226A67C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCDA941" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>u obitelji – za djecu u dobi 3-7 godina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE30404" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731E12BF" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="02FC5236" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B914E4B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0075576F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A7FC0A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kod pružatelja usluge – za djecu u dobi 0-3 god</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="377CE6BF" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAD0DEE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="35662E1C" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EA8091" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5352EED4" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA115AE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kod pružatelja usluge – za djecu u dobi 3-7 god</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C985CF" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1F289F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="1D1289EF" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C03B38D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="250BF7B9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pomoć pri uključivanju u programe odgoja i redovnog obrazovanja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="572B4355" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C2E687" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="61D1B062" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4254D6" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2995" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABD8CBA" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pomoć u kući</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CCA67F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1C1155" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="488FD125" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44689CE2" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C57588C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DECF9E1" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>organiziranje prehrane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="473B12DE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404F983A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="58ADFE58" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50575DBE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B4320B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F098AE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obavljanje kućnih poslova</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1E0608" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDA2AEF" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="3F3BF60B" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="260368FC" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDF5E6A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="733604A9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>održavanje osobne higijene</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5DC6D8" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA24B9E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="098919BB" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5AD165" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="092001E3" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF50E0C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zadovoljavanje drugih svakodnevnih potreba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7328BF1E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D38DD27" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="384C46D3" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3248" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BACD873" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E04495">
+            <w:r w:rsidRPr="00C814DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>savjetovanje</w:t>
-[...806 lines deleted...]
-              </w:rPr>
               <w:t>VRSTA USLUGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C30EB5F" w14:textId="77777777" w:rsidR="00840CE2" w:rsidRPr="00E04495" w:rsidRDefault="00840CE2" w:rsidP="0066065A">
-[...16 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="60F8927C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>korisnička skupina*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC29280" w14:textId="22DA86CA" w:rsidR="00840CE2" w:rsidRPr="00E04495" w:rsidRDefault="00840CE2" w:rsidP="0066065A">
-[...18 lines deleted...]
-              <w:t>broj korisnika/kapacitet</w:t>
+          <w:p w14:paraId="3B188FAA" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>broj korisnika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04495" w:rsidRPr="006238BD" w14:paraId="14003B41" w14:textId="77777777" w:rsidTr="00E04495">
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="6CD21532" w14:textId="77777777" w:rsidTr="000F5873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6145CCDD" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2995" w:type="pct"/>
-[...13 lines deleted...]
-              <w:t>boravak</w:t>
+            <w:tcW w:w="4747" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD12DAD" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">boravak </w:t>
             </w:r>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ako se radi o starijima i teško bolesnim odraslim osobama, zaokružiti i stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="7A6FB98B" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="528406B7" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E027585" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F633D65" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poludnevni </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6BFB6A" w14:textId="77777777" w:rsidR="00E04495" w:rsidRPr="00E04495" w:rsidRDefault="00E04495" w:rsidP="00DC2373">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0D370983" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F98CD14" w14:textId="77777777" w:rsidR="00E04495" w:rsidRPr="00E04495" w:rsidRDefault="00E04495" w:rsidP="00DC2373">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="13749473" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971AD1" w:rsidRPr="006238BD" w14:paraId="08FF453E" w14:textId="77777777" w:rsidTr="00E04495">
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="3F36154E" w14:textId="77777777" w:rsidTr="00C814DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2E0B6C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207906E0" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0994A4" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prvi stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30984C8B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBD38BA" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="7E041387" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18DC3418" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C73FA1" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E0E532" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>drugi stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC5839D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A56C659" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="4D6374E3" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6E2204" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="051BFCF3" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC3B5BE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cjelodnevni  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78200E17" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C980EB" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="5318D355" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B88072C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C881F11" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1CA138" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prvi stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E61DD93" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7E308A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="38778409" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A703C5E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC8CFD8" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DA6850" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>drugi stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE08C8C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7C9547" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="0AE60133" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C110C6F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:b/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1516DCE3" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>organizirano stanovanje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5326DF0F" w14:textId="77777777" w:rsidR="00971AD1" w:rsidRPr="006238BD" w:rsidRDefault="00971AD1" w:rsidP="00971AD1">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="2924ACC9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154812A0" w14:textId="77777777" w:rsidR="00971AD1" w:rsidRPr="006238BD" w:rsidRDefault="00971AD1" w:rsidP="00971AD1">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="7F0556F5" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971AD1" w:rsidRPr="006238BD" w14:paraId="6C9B1385" w14:textId="77777777" w:rsidTr="00E04495">
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="696A661D" w14:textId="77777777" w:rsidTr="00C814DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34C8AF4F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FA42DE" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E3F7F8" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uz sveobuhvatnu podršku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CACBD35" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E38B79" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="249B9B8A" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31DC597A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D616938" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0E899F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uz svakodnevnu intenzivnu podršku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C27167" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8551AF" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="70FAFFBA" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00AAC55E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32625E86" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D0F714" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uz svakodnevnu kratkotrajnu podršku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A36251" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FF876C" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="47F5E738" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="683181AF" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E490997" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6301B8B9" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uz povremenu podršku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54188D5D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF401CD" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="05050840" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB42FB4" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:b/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E96D67E" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>smještaj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D53A180" w14:textId="77777777" w:rsidR="00971AD1" w:rsidRPr="00E04495" w:rsidRDefault="00971AD1" w:rsidP="00971AD1">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7BAF9243" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6793BA" w14:textId="77777777" w:rsidR="00971AD1" w:rsidRPr="00E04495" w:rsidRDefault="00971AD1" w:rsidP="00971AD1">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="198B0329" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="5B0FCBCD" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1A3640" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="619FF52A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="508D23C6" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prvi stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A242C3" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E818E4" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="40DE0425" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="080A63AC" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="119E7C0D" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0809CBE7" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>drugi stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE013D6" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0165FE6B" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="760297DC" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2051DEE7" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE11297" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7893206A" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>treći stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4F8290" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6850921F" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C814DD" w:rsidRPr="00C814DD" w14:paraId="71924194" w14:textId="77777777" w:rsidTr="00C814DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C88C2A3" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="059FE0D4" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2716" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6180D0EC" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C814DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>četvrti stupanj usluge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DBD882" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0DC6D8" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="00C814DD" w:rsidRDefault="00C814DD" w:rsidP="00C814DD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68137308" w14:textId="77777777" w:rsidR="003F0CC4" w:rsidRPr="006238BD" w:rsidRDefault="003F0CC4" w:rsidP="007C47E9">
+    <w:p w14:paraId="05BD3D13" w14:textId="77777777" w:rsidR="00C814DD" w:rsidRPr="006238BD" w:rsidRDefault="00C814DD" w:rsidP="007C47E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D30ED72" w14:textId="3471AFC7" w:rsidR="00E07C4F" w:rsidRPr="006238BD" w:rsidRDefault="00E07C4F" w:rsidP="006238BD">
+    <w:p w14:paraId="4D30ED72" w14:textId="57BAD60B" w:rsidR="00E07C4F" w:rsidRPr="006238BD" w:rsidRDefault="00E07C4F" w:rsidP="006238BD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
@@ -4452,118 +7640,110 @@
         <w:t>ispitivanje radnog okoliša-mikroklime, osvijetljenosti, prozračivanja (klima), buke i akustike</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220A09E6" w14:textId="0D0D5749" w:rsidR="00276548" w:rsidRPr="00276548" w:rsidRDefault="00276548" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...7 lines deleted...]
-        <w:t>otvrda o provedenom osposobljavanju i provjeri osposobljenosti za rad na siguran način, evakuaciju i spašavanje u smislu Zakona o zaštiti na radu</w:t>
+        <w:t>potvrda o provedenom osposobljavanju i provjeri osposobljenosti za rad na siguran način, evakuaciju i spašavanje u smislu Zakona o zaštiti na radu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2DECA0" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">stručni nalaz dimnjačara (ako se koristi dimnjak) – ne stariji od 1 godinu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DB95E3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="15DB95E3" w14:textId="1CAEA817" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan evakuacije i spašavanja </w:t>
+        <w:t>Plan evakuacije i spašavanja</w:t>
       </w:r>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(samo za socijalnu uslugu organiziranog stanovanja);</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2411DE56" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -4962,74 +8142,83 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Rješenje o imenovanju upravnog i stručnog vijeća</w:t>
       </w:r>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustanove</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C349EA" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="55C349EA" w14:textId="1CB28F6B" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Pravilnik o unutarnjem ustroju i sistematizaciji radnih mjesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C814DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Pravilnik o radu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF789B3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166A5CE4" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
@@ -5428,54 +8617,54 @@
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:object w:dxaOrig="8757" w:dyaOrig="12728" w14:anchorId="70704D40">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:438pt;height:636.35pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:438.1pt;height:636.3pt" o:ole="">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1049" DrawAspect="Content" ObjectID="_1838952283" r:id="rId10">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845098292" r:id="rId10">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="79147C89" w14:textId="77777777" w:rsidR="007C035B" w:rsidRPr="006238BD" w:rsidRDefault="007C035B" w:rsidP="007C035B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FA9EC4" w14:textId="77777777" w:rsidR="00047FD0" w:rsidRPr="006238BD" w:rsidRDefault="00047FD0" w:rsidP="007C035B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26A97695" w14:textId="77777777" w:rsidR="00CB17B1" w:rsidRPr="006238BD" w:rsidRDefault="00CB17B1" w:rsidP="00047FD0">
       <w:pPr>
@@ -7016,147 +10205,459 @@
     </w:p>
     <w:p w14:paraId="5CE890B7" w14:textId="77777777" w:rsidR="00E9231A" w:rsidRDefault="00E9231A" w:rsidP="004B7A0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E4EC3D" w14:textId="58D07756" w:rsidR="00226E80" w:rsidRPr="006238BD" w:rsidRDefault="00226E80" w:rsidP="00E9231A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00226E80" w:rsidRPr="006238BD" w:rsidSect="00E9231A">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1135" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F6C856" w14:textId="30AAD983" w:rsidR="007950E7" w:rsidRPr="006238BD" w:rsidRDefault="007950E7" w:rsidP="00E04495">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A9CCD76" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prilog 3. - Izjava o preuzimanju obveze za zapošljavanje</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007950E7" w:rsidRPr="006238BD" w:rsidSect="00226E80">
+    <w:p w14:paraId="7C83029A" w14:textId="794159F3" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Naziv:……………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4907CCE0" w14:textId="60BCB308" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>OIB:…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4B7BD3" w14:textId="7B4665F5" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adresa sjedišta:……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DA2E50" w14:textId="4D51CE93" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ime i prezime osobe ovlaštene za zastupanje…………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322F72AE" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614F38DA" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            I Z J A V A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3744F384" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6350D523" w14:textId="35A04DAB" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Koj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>om ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________________________________,  (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ime i prezime osobe ovlaštene za zastupanje, OIB,)                                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0D91AF" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369AA49E" w14:textId="6187E639" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________________, __________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           (funkcija)                                                          (naziv)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AA0428" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izjavljujem da preuzimam obvezu zapošljavanja nedostajućeg kadra odnosno potrebnih radnika, a sve u cilju ispunjavanja kadrovskog minimuma definiranog odredbama Pravilnika o mjerilima za pružanje socijalnih usluga (NN br. 110/02 i 58/24) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466E6CAA" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154B9272" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D67196" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mjesto i datum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52085B88" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC32EE7" w14:textId="77777777" w:rsidR="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C134E56" w14:textId="38E08837" w:rsidR="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D45794B" w14:textId="2AC03DE5" w:rsidR="00B37FC0" w:rsidRPr="00B37FC0" w:rsidRDefault="00B37FC0" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(ime i prezime te potpis osobe ovlaštene za zastupanje)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F6C856" w14:textId="30AAD983" w:rsidR="007950E7" w:rsidRPr="006238BD" w:rsidRDefault="007950E7" w:rsidP="00B37FC0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007950E7" w:rsidRPr="006238BD" w:rsidSect="00B37FC0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080836E8" w14:textId="77777777" w:rsidR="00661421" w:rsidRDefault="00661421" w:rsidP="00F56466">
+    <w:p w14:paraId="6A311196" w14:textId="77777777" w:rsidR="003602DD" w:rsidRDefault="003602DD" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D9979B6" w14:textId="77777777" w:rsidR="00661421" w:rsidRDefault="00661421" w:rsidP="00F56466">
+    <w:p w14:paraId="02F27815" w14:textId="77777777" w:rsidR="003602DD" w:rsidRDefault="003602DD" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1836138108"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="768B7FC0" w14:textId="77777777" w:rsidR="006210E3" w:rsidRDefault="006210E3">
         <w:pPr>
           <w:pStyle w:val="Podnoje"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
@@ -7213,61 +10714,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004C7DBB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B712658" w14:textId="77777777" w:rsidR="006F06A1" w:rsidRDefault="006F06A1">
     <w:pPr>
       <w:pStyle w:val="Podnoje"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713D2F35" w14:textId="77777777" w:rsidR="00661421" w:rsidRDefault="00661421" w:rsidP="00F56466">
+    <w:p w14:paraId="7D8BEB59" w14:textId="77777777" w:rsidR="003602DD" w:rsidRDefault="003602DD" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F519B76" w14:textId="77777777" w:rsidR="00661421" w:rsidRDefault="00661421" w:rsidP="00F56466">
+    <w:p w14:paraId="0D9B166F" w14:textId="77777777" w:rsidR="003602DD" w:rsidRDefault="003602DD" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029D7B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5A049F6"/>
     <w:lvl w:ilvl="0" w:tplc="EE26EA56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="856"/>
       </w:pPr>
@@ -11826,161 +15327,166 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00665730"/>
     <w:rsid w:val="0000774A"/>
     <w:rsid w:val="000078D0"/>
     <w:rsid w:val="00007A94"/>
     <w:rsid w:val="00007E9E"/>
     <w:rsid w:val="00015850"/>
     <w:rsid w:val="000252D0"/>
     <w:rsid w:val="000314A7"/>
     <w:rsid w:val="00042204"/>
     <w:rsid w:val="00045F22"/>
     <w:rsid w:val="00047FD0"/>
+    <w:rsid w:val="000546C9"/>
     <w:rsid w:val="00054DEC"/>
     <w:rsid w:val="000579F5"/>
     <w:rsid w:val="0007475D"/>
     <w:rsid w:val="000778E5"/>
     <w:rsid w:val="00077F36"/>
     <w:rsid w:val="0008541F"/>
     <w:rsid w:val="000854F5"/>
     <w:rsid w:val="00086DFE"/>
     <w:rsid w:val="00091B03"/>
     <w:rsid w:val="000962F2"/>
     <w:rsid w:val="000A4AC9"/>
     <w:rsid w:val="000A4D92"/>
     <w:rsid w:val="000B0A2D"/>
     <w:rsid w:val="000B797B"/>
     <w:rsid w:val="000B7E34"/>
     <w:rsid w:val="000C2DD8"/>
     <w:rsid w:val="000E0FB7"/>
     <w:rsid w:val="000F3C47"/>
     <w:rsid w:val="000F4D31"/>
     <w:rsid w:val="00103D61"/>
     <w:rsid w:val="00105DBA"/>
     <w:rsid w:val="00114804"/>
     <w:rsid w:val="001163BC"/>
     <w:rsid w:val="00122710"/>
     <w:rsid w:val="00124CC3"/>
     <w:rsid w:val="001530D3"/>
     <w:rsid w:val="00161FD7"/>
     <w:rsid w:val="001640FC"/>
+    <w:rsid w:val="001832BC"/>
     <w:rsid w:val="00184478"/>
     <w:rsid w:val="001B4D40"/>
     <w:rsid w:val="001C146B"/>
     <w:rsid w:val="001C57E7"/>
     <w:rsid w:val="001D073F"/>
+    <w:rsid w:val="001D342C"/>
     <w:rsid w:val="001F7814"/>
     <w:rsid w:val="00204C54"/>
     <w:rsid w:val="00207DBB"/>
     <w:rsid w:val="00210CE4"/>
     <w:rsid w:val="00210E29"/>
     <w:rsid w:val="0022130F"/>
     <w:rsid w:val="00225D77"/>
     <w:rsid w:val="00226E80"/>
     <w:rsid w:val="00236225"/>
     <w:rsid w:val="0025340A"/>
     <w:rsid w:val="002611F8"/>
     <w:rsid w:val="00265BF2"/>
     <w:rsid w:val="00272295"/>
     <w:rsid w:val="00275BB6"/>
     <w:rsid w:val="00276548"/>
     <w:rsid w:val="00283F40"/>
     <w:rsid w:val="00285708"/>
     <w:rsid w:val="002A0B7A"/>
     <w:rsid w:val="002A3515"/>
     <w:rsid w:val="002A5086"/>
     <w:rsid w:val="002B39F8"/>
     <w:rsid w:val="002B52E9"/>
     <w:rsid w:val="002C050E"/>
     <w:rsid w:val="002C1457"/>
     <w:rsid w:val="002D3F91"/>
     <w:rsid w:val="002E2349"/>
     <w:rsid w:val="00301C21"/>
     <w:rsid w:val="00346AD3"/>
     <w:rsid w:val="00350CB2"/>
     <w:rsid w:val="00351213"/>
     <w:rsid w:val="00356C8B"/>
+    <w:rsid w:val="003602DD"/>
     <w:rsid w:val="0036143B"/>
     <w:rsid w:val="00362162"/>
     <w:rsid w:val="00391F05"/>
     <w:rsid w:val="00394EF3"/>
     <w:rsid w:val="0039610F"/>
     <w:rsid w:val="003A113F"/>
     <w:rsid w:val="003B1906"/>
     <w:rsid w:val="003B2DBD"/>
     <w:rsid w:val="003C2930"/>
     <w:rsid w:val="003C41B2"/>
     <w:rsid w:val="003C5735"/>
+    <w:rsid w:val="003E3002"/>
     <w:rsid w:val="003E3AA2"/>
     <w:rsid w:val="003F0893"/>
     <w:rsid w:val="003F0CC4"/>
     <w:rsid w:val="00410DA9"/>
     <w:rsid w:val="0042411A"/>
     <w:rsid w:val="004308D8"/>
     <w:rsid w:val="0043505E"/>
     <w:rsid w:val="0046505E"/>
     <w:rsid w:val="0048087F"/>
     <w:rsid w:val="00483420"/>
     <w:rsid w:val="00484DA3"/>
     <w:rsid w:val="00487ACF"/>
     <w:rsid w:val="004A44D8"/>
     <w:rsid w:val="004B7A0C"/>
     <w:rsid w:val="004C7DBB"/>
     <w:rsid w:val="004D60DC"/>
     <w:rsid w:val="004F060F"/>
     <w:rsid w:val="004F2780"/>
     <w:rsid w:val="004F2932"/>
     <w:rsid w:val="00502153"/>
     <w:rsid w:val="00504EC3"/>
     <w:rsid w:val="00507899"/>
     <w:rsid w:val="005159C8"/>
     <w:rsid w:val="005328B8"/>
     <w:rsid w:val="005348FE"/>
@@ -12086,108 +15592,113 @@
     <w:rsid w:val="00A54AAC"/>
     <w:rsid w:val="00A54D07"/>
     <w:rsid w:val="00A621D3"/>
     <w:rsid w:val="00A629AB"/>
     <w:rsid w:val="00A66493"/>
     <w:rsid w:val="00A76820"/>
     <w:rsid w:val="00A870E2"/>
     <w:rsid w:val="00A9297C"/>
     <w:rsid w:val="00A9321C"/>
     <w:rsid w:val="00A941BA"/>
     <w:rsid w:val="00A95C02"/>
     <w:rsid w:val="00AA2B4B"/>
     <w:rsid w:val="00AC79B2"/>
     <w:rsid w:val="00AD222E"/>
     <w:rsid w:val="00AE2D84"/>
     <w:rsid w:val="00AE5F06"/>
     <w:rsid w:val="00AF3D20"/>
     <w:rsid w:val="00AF53D2"/>
     <w:rsid w:val="00AF5B03"/>
     <w:rsid w:val="00AF7AB1"/>
     <w:rsid w:val="00B1250B"/>
     <w:rsid w:val="00B143AA"/>
     <w:rsid w:val="00B31E22"/>
     <w:rsid w:val="00B36E55"/>
     <w:rsid w:val="00B37AF2"/>
+    <w:rsid w:val="00B37FC0"/>
     <w:rsid w:val="00B50004"/>
     <w:rsid w:val="00B52BCA"/>
     <w:rsid w:val="00B52D04"/>
+    <w:rsid w:val="00B5424F"/>
     <w:rsid w:val="00B745C9"/>
     <w:rsid w:val="00B80AA3"/>
     <w:rsid w:val="00B90A87"/>
     <w:rsid w:val="00BB5548"/>
     <w:rsid w:val="00BC1989"/>
     <w:rsid w:val="00BC3E09"/>
     <w:rsid w:val="00BF5C9C"/>
     <w:rsid w:val="00C01EAD"/>
     <w:rsid w:val="00C03285"/>
     <w:rsid w:val="00C205CD"/>
     <w:rsid w:val="00C241D9"/>
     <w:rsid w:val="00C30962"/>
     <w:rsid w:val="00C33488"/>
     <w:rsid w:val="00C43B00"/>
     <w:rsid w:val="00C578A1"/>
     <w:rsid w:val="00C64DE0"/>
     <w:rsid w:val="00C66B51"/>
     <w:rsid w:val="00C70C3B"/>
     <w:rsid w:val="00C72B3A"/>
     <w:rsid w:val="00C759EC"/>
+    <w:rsid w:val="00C814DD"/>
     <w:rsid w:val="00C82BE7"/>
     <w:rsid w:val="00C86BF2"/>
     <w:rsid w:val="00C94F41"/>
     <w:rsid w:val="00CA6D45"/>
     <w:rsid w:val="00CB17B1"/>
     <w:rsid w:val="00CB1A54"/>
     <w:rsid w:val="00CB3EC0"/>
     <w:rsid w:val="00CD2A0C"/>
     <w:rsid w:val="00CD2D0A"/>
     <w:rsid w:val="00CF731C"/>
     <w:rsid w:val="00CF7595"/>
     <w:rsid w:val="00D05ADC"/>
+    <w:rsid w:val="00D0639B"/>
     <w:rsid w:val="00D1285F"/>
     <w:rsid w:val="00D21D31"/>
     <w:rsid w:val="00D22B78"/>
     <w:rsid w:val="00D26609"/>
     <w:rsid w:val="00D41343"/>
     <w:rsid w:val="00D53933"/>
     <w:rsid w:val="00D67B3A"/>
     <w:rsid w:val="00D76EDB"/>
     <w:rsid w:val="00D77102"/>
     <w:rsid w:val="00DA2D6F"/>
     <w:rsid w:val="00DB0928"/>
     <w:rsid w:val="00DB0E30"/>
     <w:rsid w:val="00DB4877"/>
     <w:rsid w:val="00DB540E"/>
     <w:rsid w:val="00DC233A"/>
     <w:rsid w:val="00DC2373"/>
     <w:rsid w:val="00DC7BEF"/>
     <w:rsid w:val="00DD5E9B"/>
     <w:rsid w:val="00DD7DAC"/>
     <w:rsid w:val="00DE69EA"/>
     <w:rsid w:val="00E04495"/>
     <w:rsid w:val="00E07C4F"/>
     <w:rsid w:val="00E149E8"/>
+    <w:rsid w:val="00E17042"/>
     <w:rsid w:val="00E22503"/>
     <w:rsid w:val="00E3246A"/>
     <w:rsid w:val="00E43E0F"/>
     <w:rsid w:val="00E54AEE"/>
     <w:rsid w:val="00E57DDD"/>
     <w:rsid w:val="00E634CA"/>
     <w:rsid w:val="00E90E7E"/>
     <w:rsid w:val="00E9231A"/>
     <w:rsid w:val="00E92494"/>
     <w:rsid w:val="00EB6163"/>
     <w:rsid w:val="00EC7F9B"/>
     <w:rsid w:val="00EE6247"/>
     <w:rsid w:val="00F2716E"/>
     <w:rsid w:val="00F56466"/>
     <w:rsid w:val="00F77045"/>
     <w:rsid w:val="00F81778"/>
     <w:rsid w:val="00F868C3"/>
     <w:rsid w:val="00F872C4"/>
     <w:rsid w:val="00F930F8"/>
     <w:rsid w:val="00F95860"/>
     <w:rsid w:val="00F971B6"/>
     <w:rsid w:val="00FC7981"/>
     <w:rsid w:val="00FD1462"/>
     <w:rsid w:val="00FE5DC7"/>
     <w:rsid w:val="00FE7D30"/>
@@ -13161,71 +16672,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9EC08F5-3B1D-4515-95A6-D451A92A0B73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8545</Characters>
+  <Pages>7</Pages>
+  <Words>1795</Words>
+  <Characters>10237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10023</CharactersWithSpaces>
+  <CharactersWithSpaces>12008</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sonja Grozić Živolić</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>